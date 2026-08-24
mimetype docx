--- v0 (2026-06-22)
+++ v1 (2026-08-24)
@@ -83,154 +83,62 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5000-8000</w:t>
       </w:r>
       <w:r w:rsidR="7A043215" w:rsidRPr="6D269466">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Light" w:eastAsia="Montserrat Light" w:hAnsi="Montserrat Light" w:cs="Montserrat Light"/>
           <w:color w:val="196B24" w:themeColor="accent3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. Submit in word file format. The text is single-spaced; uses a 12-point font; employs italics, rather than underlining (except with URL addresses); and all illustrations, figures, and tables are placed within the text at the appropriate points, rather than at the end</w:t>
       </w:r>
       <w:r w:rsidR="40223B43" w:rsidRPr="6D269466">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Light" w:eastAsia="Montserrat Light" w:hAnsi="Montserrat Light" w:cs="Montserrat Light"/>
           <w:color w:val="196B24" w:themeColor="accent3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A2F459" w14:textId="42D152FE" w:rsidR="0013761D" w:rsidRPr="004136B4" w:rsidRDefault="00F66D60" w:rsidP="0AC31206">
+    <w:p w14:paraId="36A2F459" w14:textId="177DA2FB" w:rsidR="0013761D" w:rsidRPr="004136B4" w:rsidRDefault="4C8A5333" w:rsidP="0AC31206">
       <w:pPr>
         <w:spacing w:before="360" w:after="360"/>
         <w:ind w:right="595"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat SemiBold" w:eastAsia="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold" w:cs="Montserrat SemiBold"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...91 lines deleted...]
-      <w:r w:rsidR="4C8A5333" w:rsidRPr="0AC31206">
+      <w:r w:rsidRPr="0AC31206">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat SemiBold" w:eastAsia="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold" w:cs="Montserrat SemiBold"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="3615612A" w:rsidRPr="0AC31206">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat SemiBold" w:eastAsia="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold" w:cs="Montserrat SemiBold"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rticle Type:</w:t>
       </w:r>
       <w:r w:rsidR="15B19D82" w:rsidRPr="0AC31206">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat SemiBold" w:eastAsia="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold" w:cs="Montserrat SemiBold"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="15B19D82" w:rsidRPr="0AC31206">
         <w:rPr>
@@ -2106,61 +2014,61 @@
     <w:p w14:paraId="0E3D0B9F" w14:textId="49253232" w:rsidR="0AC31206" w:rsidRDefault="0AC31206" w:rsidP="2A31571F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Light" w:eastAsia="Montserrat Light" w:hAnsi="Montserrat Light" w:cs="Montserrat Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0AC31206">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BCD1214" w14:textId="77777777" w:rsidR="00A34A34" w:rsidRDefault="00A34A34" w:rsidP="004136B4">
+    <w:p w14:paraId="13D1BE30" w14:textId="77777777" w:rsidR="00684158" w:rsidRDefault="00684158" w:rsidP="004136B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11981D05" w14:textId="77777777" w:rsidR="00A34A34" w:rsidRDefault="00A34A34" w:rsidP="004136B4">
+    <w:p w14:paraId="100DA67E" w14:textId="77777777" w:rsidR="00684158" w:rsidRDefault="00684158" w:rsidP="004136B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -2187,61 +2095,61 @@
   <w:font w:name="Montserrat SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A6ACE79" w14:textId="77777777" w:rsidR="00A34A34" w:rsidRDefault="00A34A34" w:rsidP="004136B4">
+    <w:p w14:paraId="0F932E5A" w14:textId="77777777" w:rsidR="00684158" w:rsidRDefault="00684158" w:rsidP="004136B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B2713AF" w14:textId="77777777" w:rsidR="00A34A34" w:rsidRDefault="00A34A34" w:rsidP="004136B4">
+    <w:p w14:paraId="0FFC0C77" w14:textId="77777777" w:rsidR="00684158" w:rsidRDefault="00684158" w:rsidP="004136B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="406313FF" w14:textId="77777777" w:rsidR="004136B4" w:rsidRPr="008F7C8F" w:rsidRDefault="004136B4" w:rsidP="004136B4">
     <w:pPr>
       <w:pStyle w:val="Headerpg1line1IJIB"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73131B83" wp14:editId="3F136A20">
           <wp:simplePos x="0" y="0"/>
@@ -2354,51 +2262,51 @@
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="000629AE">
       <w:t>doi</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="000629AE">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>XXXXXXXXXXXXX</w:t>
     </w:r>
     <w:r w:rsidRPr="008170CF">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="177D3E2E" w14:textId="77777777" w:rsidR="004136B4" w:rsidRDefault="004136B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004136B4"/>
     <w:rsid w:val="00015206"/>
     <w:rsid w:val="00017209"/>
     <w:rsid w:val="000305D4"/>
     <w:rsid w:val="0004794E"/>
@@ -2410,50 +2318,51 @@
     <w:rsid w:val="000B5E4F"/>
     <w:rsid w:val="000C766A"/>
     <w:rsid w:val="000E1DD4"/>
     <w:rsid w:val="000F2F71"/>
     <w:rsid w:val="000F4433"/>
     <w:rsid w:val="000F5517"/>
     <w:rsid w:val="000F6C4F"/>
     <w:rsid w:val="001007D8"/>
     <w:rsid w:val="00126E17"/>
     <w:rsid w:val="0013761D"/>
     <w:rsid w:val="00145F7D"/>
     <w:rsid w:val="0015148E"/>
     <w:rsid w:val="00152646"/>
     <w:rsid w:val="001532EB"/>
     <w:rsid w:val="0015482B"/>
     <w:rsid w:val="0015626E"/>
     <w:rsid w:val="00166254"/>
     <w:rsid w:val="0017525A"/>
     <w:rsid w:val="00177D67"/>
     <w:rsid w:val="0018131B"/>
     <w:rsid w:val="00182C2F"/>
     <w:rsid w:val="00185F93"/>
     <w:rsid w:val="001918E8"/>
     <w:rsid w:val="0019420F"/>
     <w:rsid w:val="001A067F"/>
+    <w:rsid w:val="001A1667"/>
     <w:rsid w:val="001B1F06"/>
     <w:rsid w:val="001C3C27"/>
     <w:rsid w:val="001C40AD"/>
     <w:rsid w:val="001D1851"/>
     <w:rsid w:val="001D1BE4"/>
     <w:rsid w:val="001D600D"/>
     <w:rsid w:val="001E2686"/>
     <w:rsid w:val="001F3B3E"/>
     <w:rsid w:val="00200B52"/>
     <w:rsid w:val="00207222"/>
     <w:rsid w:val="002172D1"/>
     <w:rsid w:val="00237D6D"/>
     <w:rsid w:val="00240931"/>
     <w:rsid w:val="00255C2A"/>
     <w:rsid w:val="00260C79"/>
     <w:rsid w:val="00271610"/>
     <w:rsid w:val="002720E3"/>
     <w:rsid w:val="00274D1F"/>
     <w:rsid w:val="00275587"/>
     <w:rsid w:val="00277F86"/>
     <w:rsid w:val="00284A42"/>
     <w:rsid w:val="00295296"/>
     <w:rsid w:val="002967D7"/>
     <w:rsid w:val="002A51A0"/>
     <w:rsid w:val="002D4B9D"/>
@@ -2536,50 +2445,51 @@
     <w:rsid w:val="00591D82"/>
     <w:rsid w:val="00591F7A"/>
     <w:rsid w:val="00596C95"/>
     <w:rsid w:val="005B4283"/>
     <w:rsid w:val="005D55C1"/>
     <w:rsid w:val="005F0D15"/>
     <w:rsid w:val="005F2C0B"/>
     <w:rsid w:val="005F2F39"/>
     <w:rsid w:val="0060094B"/>
     <w:rsid w:val="006019D3"/>
     <w:rsid w:val="00601D9B"/>
     <w:rsid w:val="00603EA9"/>
     <w:rsid w:val="00613D03"/>
     <w:rsid w:val="0062202E"/>
     <w:rsid w:val="006241B5"/>
     <w:rsid w:val="00631366"/>
     <w:rsid w:val="00635226"/>
     <w:rsid w:val="00637FDE"/>
     <w:rsid w:val="006410A6"/>
     <w:rsid w:val="00643C5F"/>
     <w:rsid w:val="00644263"/>
     <w:rsid w:val="00657490"/>
     <w:rsid w:val="0067103A"/>
     <w:rsid w:val="00677E98"/>
     <w:rsid w:val="00678AD1"/>
+    <w:rsid w:val="00684158"/>
     <w:rsid w:val="00686C6A"/>
     <w:rsid w:val="00692F6D"/>
     <w:rsid w:val="0069571B"/>
     <w:rsid w:val="006A59BF"/>
     <w:rsid w:val="006A60F2"/>
     <w:rsid w:val="006B2366"/>
     <w:rsid w:val="006B4994"/>
     <w:rsid w:val="006B5085"/>
     <w:rsid w:val="006C07BA"/>
     <w:rsid w:val="006E52B0"/>
     <w:rsid w:val="006F3E3B"/>
     <w:rsid w:val="006F6E2C"/>
     <w:rsid w:val="0070032B"/>
     <w:rsid w:val="00711F59"/>
     <w:rsid w:val="00712BA5"/>
     <w:rsid w:val="00723C6D"/>
     <w:rsid w:val="00745AA7"/>
     <w:rsid w:val="007478C7"/>
     <w:rsid w:val="007511BB"/>
     <w:rsid w:val="00754273"/>
     <w:rsid w:val="007665A4"/>
     <w:rsid w:val="007722D9"/>
     <w:rsid w:val="007735C2"/>
     <w:rsid w:val="00786965"/>
     <w:rsid w:val="00794E61"/>
@@ -2608,63 +2518,63 @@
     <w:rsid w:val="0087DDD4"/>
     <w:rsid w:val="00883F17"/>
     <w:rsid w:val="008870F0"/>
     <w:rsid w:val="00887323"/>
     <w:rsid w:val="00890217"/>
     <w:rsid w:val="008B6238"/>
     <w:rsid w:val="008E0711"/>
     <w:rsid w:val="008E4BD2"/>
     <w:rsid w:val="008E7F38"/>
     <w:rsid w:val="008F3E8C"/>
     <w:rsid w:val="0090175D"/>
     <w:rsid w:val="00904A13"/>
     <w:rsid w:val="0091097C"/>
     <w:rsid w:val="0091762A"/>
     <w:rsid w:val="00931DB2"/>
     <w:rsid w:val="00933D23"/>
     <w:rsid w:val="00940879"/>
     <w:rsid w:val="00954831"/>
     <w:rsid w:val="00956094"/>
     <w:rsid w:val="009601A0"/>
     <w:rsid w:val="00973BD7"/>
     <w:rsid w:val="0098138C"/>
     <w:rsid w:val="009818B1"/>
     <w:rsid w:val="00984623"/>
     <w:rsid w:val="009A3464"/>
+    <w:rsid w:val="009B52F1"/>
     <w:rsid w:val="009B65F1"/>
     <w:rsid w:val="009D1A1F"/>
     <w:rsid w:val="009E2A39"/>
     <w:rsid w:val="009E4DF8"/>
     <w:rsid w:val="009F7BFB"/>
     <w:rsid w:val="00A02D6D"/>
     <w:rsid w:val="00A03D68"/>
     <w:rsid w:val="00A0452D"/>
     <w:rsid w:val="00A15EB2"/>
     <w:rsid w:val="00A16A8C"/>
     <w:rsid w:val="00A30844"/>
     <w:rsid w:val="00A31A93"/>
-    <w:rsid w:val="00A34A34"/>
     <w:rsid w:val="00A3673B"/>
     <w:rsid w:val="00A411B7"/>
     <w:rsid w:val="00A42C22"/>
     <w:rsid w:val="00A42F57"/>
     <w:rsid w:val="00A53C71"/>
     <w:rsid w:val="00A60BC4"/>
     <w:rsid w:val="00A642A6"/>
     <w:rsid w:val="00A8128D"/>
     <w:rsid w:val="00A941E1"/>
     <w:rsid w:val="00A95A94"/>
     <w:rsid w:val="00A978E2"/>
     <w:rsid w:val="00AC4F6D"/>
     <w:rsid w:val="00AD492C"/>
     <w:rsid w:val="00AE061E"/>
     <w:rsid w:val="00AE5527"/>
     <w:rsid w:val="00AE60E1"/>
     <w:rsid w:val="00AE7857"/>
     <w:rsid w:val="00AF3163"/>
     <w:rsid w:val="00AF384B"/>
     <w:rsid w:val="00B01A75"/>
     <w:rsid w:val="00B0264F"/>
     <w:rsid w:val="00B04B6E"/>
     <w:rsid w:val="00B11E6E"/>
     <w:rsid w:val="00B23768"/>
     <w:rsid w:val="00B25468"/>
@@ -2677,51 +2587,50 @@
     <w:rsid w:val="00B95F68"/>
     <w:rsid w:val="00B97209"/>
     <w:rsid w:val="00BA1573"/>
     <w:rsid w:val="00BA29D6"/>
     <w:rsid w:val="00BB41D0"/>
     <w:rsid w:val="00BB743D"/>
     <w:rsid w:val="00BC1E12"/>
     <w:rsid w:val="00BD308D"/>
     <w:rsid w:val="00BD6A8A"/>
     <w:rsid w:val="00BD6FCA"/>
     <w:rsid w:val="00BE4A9A"/>
     <w:rsid w:val="00BE6141"/>
     <w:rsid w:val="00BE69AC"/>
     <w:rsid w:val="00BF1E4E"/>
     <w:rsid w:val="00BF29CB"/>
     <w:rsid w:val="00BF3B5E"/>
     <w:rsid w:val="00C05413"/>
     <w:rsid w:val="00C3184A"/>
     <w:rsid w:val="00C615EB"/>
     <w:rsid w:val="00C64994"/>
     <w:rsid w:val="00C90CD2"/>
     <w:rsid w:val="00CA0919"/>
     <w:rsid w:val="00CB0E84"/>
     <w:rsid w:val="00CB7CEF"/>
     <w:rsid w:val="00CC0E2C"/>
-    <w:rsid w:val="00CC1068"/>
     <w:rsid w:val="00CD3497"/>
     <w:rsid w:val="00CD4441"/>
     <w:rsid w:val="00CD4D59"/>
     <w:rsid w:val="00CD4FC4"/>
     <w:rsid w:val="00CE122E"/>
     <w:rsid w:val="00CF44E0"/>
     <w:rsid w:val="00D25122"/>
     <w:rsid w:val="00D30AF8"/>
     <w:rsid w:val="00D33D1A"/>
     <w:rsid w:val="00D520DA"/>
     <w:rsid w:val="00D57300"/>
     <w:rsid w:val="00D67AF0"/>
     <w:rsid w:val="00D824E2"/>
     <w:rsid w:val="00D84F63"/>
     <w:rsid w:val="00D85A9A"/>
     <w:rsid w:val="00DA4FCC"/>
     <w:rsid w:val="00DA76AA"/>
     <w:rsid w:val="00DB56F8"/>
     <w:rsid w:val="00DB6423"/>
     <w:rsid w:val="00DB680D"/>
     <w:rsid w:val="00DB786C"/>
     <w:rsid w:val="00DD690A"/>
     <w:rsid w:val="00DD7CBA"/>
     <w:rsid w:val="00DF51C4"/>
     <w:rsid w:val="00E234D4"/>
@@ -4493,50 +4402,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="180886d4-c3e9-4e64-b958-ba0edf951b6a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d62ffdde-cc15-4bfd-95e9-b51f4b57e059" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079A12A64C13CC5488AA1F7E2E3A52AA4" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d58e3ef8f78322aa8e30b9869d40a88e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="180886d4-c3e9-4e64-b958-ba0edf951b6a" xmlns:ns3="d62ffdde-cc15-4bfd-95e9-b51f4b57e059" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c52e8ac172d44675a0467abe0ae0eee0" ns2:_="" ns3:_="">
     <xsd:import namespace="180886d4-c3e9-4e64-b958-ba0edf951b6a"/>
     <xsd:import namespace="d62ffdde-cc15-4bfd-95e9-b51f4b57e059"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -4693,123 +4622,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4951E824-DB38-4886-B425-8713C6D73F04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B35314EC-E0D7-469F-BEC4-7FFD2F21292F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="180886d4-c3e9-4e64-b958-ba0edf951b6a"/>
+    <ds:schemaRef ds:uri="d62ffdde-cc15-4bfd-95e9-b51f4b57e059"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124D39F5-84A2-4A05-85A9-92E0AD5936DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="180886d4-c3e9-4e64-b958-ba0edf951b6a"/>
     <ds:schemaRef ds:uri="d62ffdde-cc15-4bfd-95e9-b51f4b57e059"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>391</Words>
+  <Words>390</Words>
   <Characters>2229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The University of Queensland</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2615</CharactersWithSpaces>
+  <CharactersWithSpaces>2614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gaala Watson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_0f488380-630a-4f55-a077-a19445e3f360_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>